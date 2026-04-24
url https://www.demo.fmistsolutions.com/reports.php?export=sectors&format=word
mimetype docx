--- v0 (2026-02-23)
+++ v1 (2026-04-24)
@@ -45,51 +45,51 @@
         <w:jc w:val="center"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2B254B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">تقرير القطاعات المهنية</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">تاريخ التقرير: 2026-02-23 19:18:55</w:t>
+        <w:t xml:space="preserve">تاريخ التقرير: 2026-04-24 17:19:20</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="reportTable"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:shd w:val="clear" w:fill="2B254B"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:bidi/>
             </w:pPr>